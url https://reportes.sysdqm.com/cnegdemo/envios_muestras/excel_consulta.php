--- v0 (2026-06-21)
+++ v1 (2026-08-18)
@@ -91,51 +91,51 @@
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>TAMIZ MAS DE QUIMICOS MALDONADO 2026</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Fecha Consulta:</t>
         </is>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>21/06/2026</t>
+          <t>18/08/2026</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
           <t>Usuario Consultó:</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:1">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>LISTA DE TRABAJO</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:28">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>ID Lista</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>Fecha de Envío</t>
         </is>